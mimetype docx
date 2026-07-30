--- v0 (2025-12-29)
+++ v1 (2026-07-30)
@@ -12,780 +12,780 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gospodarka odpadami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dr inż. Hanna Bauman-Kaszubska/adiunkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inżynieria Środowiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wspólne dla kierunku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS1A_27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6 / rok ak. 2017/2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: liczba godzin według planu studiów - 30, zapoznanie z literaturą - 10, przygotowanie do kolokwium - 10; Razem - 50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - 30 h; Razem - 30 h = 1,2 ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0,0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Biologia i ekologia, Ochrona środowiska, Hydrologia i nauki o Ziemi
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: min. 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celem nauczania przedmiotu jest wyposażenie studentów w umiejętności i kompetencje: rozumienia zasad gospodarki odpadami; rozumienia procesów stosowanych do neutralizacji i utylizacji odpadów; korzystania z podstawowych metod i technik stosowanych w gospodarce odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W1 - Gospodarka odpadami - wprowadzenie: podstawowe pojęcia, definicje, nazewnictwo, w pływ odpadów na środowisko.
 W2 - Podstawy prawne gospodarki odpadami: utrzymanie czystości i porządku w gminach, prawo ochrony środowiska, ustawa o odpadach, gospodarka odpadami w świetle prawa międzynarodowego, unii europejskiej.
 W3 - Krajowy oraz Lokalne i Regionalne Plany Gospodarki Odpadami.
 W4 - Charakterystyka odpadów stałych: definicje i charakterystyka ogólna, klasyfikacja odpadów, ilość odpadów, wskaźniki i nierównomierność nagromadzenia odpadów, badania ilościowe.
 W5 - Skład odpadów komunalnych: analiza sitowa i morfologiczna odpadów, badania jakościowe.
 W6 - Zbiórka, przeładunek i transport odpadów: systemy zbiórki odpadów, przeładunek, systemy transportowe, stacje przeładunkowe.
 W7 - Unieszkodliwianie i usuwanie odpadów: metody biologiczne, termiczne, składowanie odpadów, zakłady utylizacji odpadów komunalnych, odzysk surowców wtórnych, recykling.
 W8 - Wady i zalety poszczególnych metod utylizacji odpadów.
 W9 - Lokalne i regionalne plany kompleksowego gospodarowania surowcami pierwotnymi i wtórnymi.
 W10 - Kontenerowe systemy segregacji odpadów.
 W11 - Osady wodne i ściekowe: charakterystyka, zagospodarowanie i utylizacja.
 W12 - Gospodarka odpadami przemysłowymi.
 W13 - Odpady niebezpieczne (medyczne, radioaktywne) - ocena ryzyka, zagospodarowanie, składowanie.
 W14 - Technologie mało- i bezodpadowe.
 W15 - Uwarunkowania ekonomiczne gospodarowania odpadami w Polsce oraz w krajach Unii Europejskiej.
 W16 - Gospodarka odpadami w ujęciu systemowym.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.	Obecność na wykładach nie jest obowiązkowa, ale jest zalecana. 
 2.	Efekty uczenia się przypisane do wykładu będą weryfikowane podczas dwóch sprawdzianów pisemnych w ciągu semestru. 
 3.	Warunkiem koniecznym zaliczenia przedmiotu jest uzyskanie pozytywnych ocen ze sprawdzianów. Ocena końcowa z przedmiotu jest średnią arytmetyczną z otrzymanych ocen.
 4.	Ocena ze sprawdzianu przekazywana jest do wiadomości studentów niezwłocznie po sprawdzeniu prac i dokonaniu ich oceny, jednak nie później niż w ciągu 14 dni (forma przekazywania ocen do ustalenia ze studentami w trakcie zajęć). Ocena końcowa z przedmiotu przekazywana jest do wiadomości studentów w formie uzgodnionej ze studentami. 
 5.	Student może poprawiać oceny niedostateczne w terminach wyznaczonych przez prowadzącego zajęcia. 
 6.	Student powtarza, z powodu niezadowalających wyników, całość zajęć wykładowych.
 7.	Na sprawdzianie, podczas weryfikacji osiągnięcia efektów uczenia się, każdy piszący powinien mieć długopis (lub pióro) z niebieskim lub czarnym tuszem (atramentem) przeznaczony do zapisywania odpowiedzi oraz kilka czystych arkuszy papieru formatu A4. Pozostałe materiały i przybory pomocnicze, szczególnie telefony komórkowe i inne urządzenia elektroniczne, są zabronione.
 8.	Jeżeli podczas weryfikacji osiągnięcia efektów uczenia się zostanie stwierdzona niesamodzielność pracy studenta lub korzystanie przez niego z materiałów lub urządzeń innych niż dozwolone w regulaminie przedmiotu, student uzyskuje ocenę niedostateczną i traci prawo do zaliczenia przedmiotu w jego bieżącej realizacji. 
 9.	Rejestrowanie dźwięku i obrazu przez studentów w trakcie zajęć jest zabronione.
 10.	Prowadzący zajęcia umożliwia studentowi wgląd do jego ocenionych prac pisemnych do końca danego roku akademickiego w terminach konsultacji.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Bilitewski B., Hardtle G., Marek K.: Podręcznik gospodarki odpadami. Teoria i praktyka., Wyd. "Seidel-Przywecki" Spółka z o.o., Warszawa, 2003.
 2. Kempa E.: Gospodarka odpadami miejskimi., Arkady, Warszawa, 1983.
 3. Biedugnis S., Cholewiński J.: Optymalizacja gospodarki odpadami., Wyd. Naukowe PWN, Warszawa, 1992.
 4. Żygadło M.: Gospodarka odpadami komunalnymi., Wyd. Politechniki Świętokrzyskiej, Kielce, 1999.
 5. Jurasz F.: Gospodarka surowcami wtórnym., PWN, 1989
 6. Bień J., Bień J., Matysiak B.: Gospodarka odpadami w oczyszczalniach ścieków., Wyd. Politechniki Czę-stochowskiej, Częstochowa, 1999.
 7. Wandrasz J., Biegańska J.: Odpady niebezpieczne. Podstawy teoretyczne., Wyd. Politechniki Śląskiej, Gliwice, 2003.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
-        <w:t>Efekty przedmiotowe</w:t>
+        <w:t>Course’s learning outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt W03_01: </w:t>
+        <w:t xml:space="preserve">Effect W03_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną ogólną wiedzę dotyczącą wpływu odpadów na środowisko przyrodnicze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu. Kolokwium (W1, W4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_W03_01</w:t>
@@ -795,67 +795,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt W04_02: </w:t>
+        <w:t xml:space="preserve">Effect W04_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie gospodarowania odpadami, w szczególności odpadami komunalnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium (W1-W16). Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_W04_02</w:t>
@@ -865,67 +865,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt W08_03: </w:t>
+        <w:t xml:space="preserve">Effect W08_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wpływu jakie niosą przedsięwzięcia z zakresu gospodarowania odpadami dla środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu. Kolokwium (W2, W3, W6-W16).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_W08_03</w:t>
@@ -935,147 +935,147 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt W12_01: </w:t>
+        <w:t xml:space="preserve">Effect W12_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna typowe technologie wykorzystywane w utylizacji odpadów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium (W7-W11). Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_W12_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">InzA_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+        <w:t>General academic profile - skils</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U01_01: </w:t>
+        <w:t xml:space="preserve">Effect U01_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury, baz danych oraz innych źródeł dotyczące gospodarowania odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_U01_01</w:t>
@@ -1085,67 +1085,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U01_02: </w:t>
+        <w:t xml:space="preserve">Effect U01_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z forów internetowych umożliwiających pozyskanie informacji w zakresie gospodarowania odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_U01_02</w:t>
@@ -1155,67 +1155,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U10_01: </w:t>
+        <w:t xml:space="preserve">Effect U10_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dostrzegać aspekty systemowe i pozatechniczne (środowiskowe, ekonomiczne, prawne) mające miejsce przy tworzeniu systemów gospodarki odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_U10_01</w:t>
@@ -1225,147 +1225,147 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt U16_04: </w:t>
+        <w:t xml:space="preserve">Effect U16_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">		Potrafi przedstawić podstawowe zasady projektowania elementów składowych zintegrowanego systemu gospodarki odpadami.												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_U16_04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+        <w:t>General academic profile - social competences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt K02_01: </w:t>
+        <w:t xml:space="preserve">Effect K02_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ważności i rozumie pozatechniczne aspekty związane z gospodarowaniem odpadami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_K02_01</w:t>
@@ -1375,67 +1375,67 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T1A_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt K07_02: </w:t>
+        <w:t xml:space="preserve">Effect K07_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę uświadamiania społeczeństwa o negatywnym wpływie odpadów na środowisko naturalne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I1A_K07_02</w:t>