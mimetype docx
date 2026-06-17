--- v1 (2026-02-09)
+++ v2 (2026-06-17)
@@ -1784,261 +1784,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wyniki Projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SRDM_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi samodzielnie zebrać informacje dotyczące wybranego zagadnienia związanego z tematyką wykładu i przygotować opracowanie, w którym to zagadnienie zostanie szczegółowo omówione. Przygotowanie opracowania może wymagać przeprowadzenia obliczeń matematycznych, przeprowadzenia symulacji komputerowych lub opracowania w wybranym języku programowania implementacji algorytmu przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wyniki Projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SRDM_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi samodzielnie zebrać informacje dotyczące wybranego zagadnienia związanego z tematyką wykładu i przygotować opracowanie, w którym to zagadnienie zostanie szczegółowo omówione. Przygotowanie opracowania może wymagać przeprowadzenia obliczeń matematycznych, przeprowadzenia symulacji komputerowych lub opracowania w wybranym języku programowania implementacji algorytmu przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wyniki Projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SRDM_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi samodzielnie zebrać informacje dotyczące wybranego zagadnienia związanego z tematyką wykładu i przygotować opracowanie, w którym to zagadnienie zostanie szczegółowo omówione. Przygotowanie opracowania może wymagać przeprowadzenia obliczeń matematycznych, przeprowadzenia symulacji komputerowych lub opracowania w wybranym języku programowania implementacji algorytmu przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wyniki Projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U03</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>