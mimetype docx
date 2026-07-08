--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -1002,50 +1002,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wyniki Sprawdzianu nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SRDM_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot posiada podstawową wiedzę na temat budowy i zasady działania analogowych odbiorników sygnałów AM, sygnałów FM stereofonicznych i monofonicznych. Posiada również wiedzę na temat budowy i zasady działania cyfrowych odbiorników sygnału DRM, DAB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wyniki Sprawdzianu nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1073,120 +1143,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wyniki Sprawdzianu nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>