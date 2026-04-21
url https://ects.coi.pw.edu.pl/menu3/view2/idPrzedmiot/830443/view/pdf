--- v1 (2026-01-15)
+++ v2 (2026-04-21)
@@ -902,261 +902,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>