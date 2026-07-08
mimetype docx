--- v2 (2026-04-21)
+++ v3 (2026-07-08)
@@ -902,105 +902,175 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1042,261 +1112,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnieniem: wartości i wektory własne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego nr 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnieniem: wartości i wektory własne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego nr 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>