--- v3 (2026-07-08)
+++ v4 (2026-07-30)
@@ -762,541 +762,541 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego  nr 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada pogłębioną wiedzę na temat metod numerycznego rozwiązywania równań różniczkowych zwyczajnych, w szczególności: metod Rungego-Kutty i liniowych metod wielokrokowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego  nr 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada pogłębioną wiedzę na temat metod numerycznego rozwiązywania równań różniczkowych zwyczajnych, w szczególności: metod Rungego-Kutty i liniowych metod wielokrokowych.</w:t>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego  nr 5.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie klasycznych metod iteracyjnych dla układów równań liniowych i nieliniowych.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnieniem: wartości i wektory własne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego nr 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnieniem: wartości i wektory własne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego nr 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W08</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W07</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>