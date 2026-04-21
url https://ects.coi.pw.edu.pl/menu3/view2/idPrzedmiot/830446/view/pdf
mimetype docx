--- v1 (2026-03-02)
+++ v2 (2026-04-21)
@@ -966,50 +966,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1065,232 +1135,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W11</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>