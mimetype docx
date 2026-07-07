--- v2 (2026-04-21)
+++ v3 (2026-07-07)
@@ -966,831 +966,831 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+        <w:t xml:space="preserve">Umie analizować właściwości układów elektronicznych analogowych i cyfrowych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W08</w:t>
-[...358 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>