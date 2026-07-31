--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -756,1041 +756,1041 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z podstaw elektroniki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z podstaw elektroniki.</w:t>
+        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych (diody, tranzystory).																										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium.</w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych (diody, tranzystory).																										</w:t>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma ogólną wiedzę dotyczącą wykorzystania mikroprocesorów w automatyce.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Umie analizować zjawiska w elementach elektronicznych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Rozumie działanie układów elektronicznych analogowych i cyfrowych.																			</w:t>
+        <w:t xml:space="preserve">Umie analizować właściwości układów elektronicznych analogowych i cyfrowych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11</w:t>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W09</w:t>
+        <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK396_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK396_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie bloków funkcjonalnych mikroprocesora.																		</w:t>
+        <w:t xml:space="preserve">							 Umie zaprojektować i analizować działanie układów cyfrowych kombinacyjnych i sekwencyjnych.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 2. </w:t>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W11</w:t>
-[...358 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U12</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>