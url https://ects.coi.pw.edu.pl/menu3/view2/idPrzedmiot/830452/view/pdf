--- v0 (2025-12-29)
+++ v1 (2026-04-23)
@@ -761,50 +761,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -930,92 +1000,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U14</w:t>
+        <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1041,227 +1111,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U15</w:t>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1280,58 +1560,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1350,58 +1630,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1420,372 +1700,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>