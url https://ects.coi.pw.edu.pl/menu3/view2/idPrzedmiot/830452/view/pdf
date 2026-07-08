--- v1 (2026-04-23)
+++ v2 (2026-07-08)
@@ -761,471 +761,471 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną modelu mechanizmu strugarki, posługując się metodą rachunku wyrównawczego.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian.</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>