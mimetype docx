--- v2 (2026-07-08)
+++ v3 (2026-07-30)
@@ -1041,50 +1041,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1140,76 +1210,76 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić analizę kinematyczną układu o dwóch stopniach swobody stosując przetworniki potencjometryczne oraz czujniki przyspieszenia.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, sprawdzian. </w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1251,87 +1321,367 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1350,442 +1700,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK452_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie współczynniki tarcia statycznego i ruchowego w parze kinematycznej IV klasy.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>