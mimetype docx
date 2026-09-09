--- v3 (2026-07-30)
+++ v4 (2026-09-09)
@@ -1531,261 +1531,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK452_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczyć doświadczalnie masowe momenty bezwładności elementów układu korbowo-tłokowego, stosując różne sposoby mocowania badanych przedmiotów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania zespołowego, test wielokrotnego wyboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U07</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>