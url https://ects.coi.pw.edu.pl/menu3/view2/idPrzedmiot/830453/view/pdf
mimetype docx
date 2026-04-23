--- v2 (2026-03-01)
+++ v3 (2026-04-23)
@@ -778,471 +778,471 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					 Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					 Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					 Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					 Student zna podstawy analizy kinematycznej mechanizmów i układów wieloczłonowych.																					</w:t>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>