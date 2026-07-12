--- v3 (2026-04-23)
+++ v4 (2026-07-12)
@@ -1058,50 +1058,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1157,58 +1227,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student ma wiedzę na temat zapisu równań ruchu mechanizmów i układów wieloczłonowych.																		</w:t>
+        <w:t xml:space="preserve">														Student ma podstawową wiedzę na temat metod całkowania równań ruchu układów wieloczłonowych.																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1268,237 +1338,237 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student ma podstawową wiedzę na temat metod całkowania równań ruchu układów wieloczłonowych.																			</w:t>
+        <w:t xml:space="preserve">							Student potrafi zapisać równania kinematyki mechanizmu i układu wieloczłonowego o złożonej strukturze.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test końcowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W08</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK313_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student potrafi zapisać równania kinematyki mechanizmu i układu wieloczłonowego o złożonej strukturze.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U01</w:t>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zapisać równania kinematyki mechanizmu i układu wieloczłonowego o złożonej strukturze.														</w:t>
+        <w:t xml:space="preserve">							Student potrafi rozwiązać numerycznie równania kinematyki.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1558,611 +1628,541 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi rozwiązać numerycznie równania kinematyki.													</w:t>
+        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi przeprowadzić analizę dynamiczną prostych mechanizmów z wykorzystaniem współczesnych narzędzi projektowania i analizy.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi przeprowadzić analizę dynamiczną prostych mechanizmów z wykorzystaniem współczesnych narzędzi projektowania i analizy.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi przeprowadzić analizę dynamiczną prostych mechanizmów z wykorzystaniem współczesnych narzędzi projektowania i analizy.									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.																		</w:t>
+        <w:t xml:space="preserve">Student potrafi – pracując w zespole – rozwiązać zadanie inżynierskie z dziedziny modelowania układów wieloczłonowych.																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U05</w:t>
+        <w:t xml:space="preserve">AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.																		</w:t>
+        <w:t xml:space="preserve">Student potrafi – pracując w zespole – rozwiązać zadanie inżynierskie z dziedziny modelowania układów wieloczłonowych.																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U20</w:t>
-[...278 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>