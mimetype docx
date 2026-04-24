--- v2 (2026-03-02)
+++ v3 (2026-04-24)
@@ -1670,50 +1670,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1741,190 +1881,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>