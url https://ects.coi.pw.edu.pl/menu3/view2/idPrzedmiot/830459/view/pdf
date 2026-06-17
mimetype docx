--- v3 (2026-04-24)
+++ v4 (2026-06-17)
@@ -890,121 +890,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna właściwości podstawowych układów elektronicznych analogowych i cyfrowych.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>