--- v4 (2026-06-17)
+++ v5 (2026-07-30)
@@ -890,87 +890,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna właściwości podstawowych układów elektronicznych analogowych i cyfrowych.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna właściwości podstawowych układów elektronicznych analogowych i cyfrowych.													</w:t>
+        <w:t xml:space="preserve">Rozumie działanie układów cyfrowych kombinacyjnych i sekwencyjnych.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1030,87 +1100,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie wykorzystanie mikroprocesorów w automatyce.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie układów cyfrowych kombinacyjnych i sekwencyjnych.													</w:t>
+        <w:t xml:space="preserve">Rozumie wykorzystanie mikroprocesorów w automatyce.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1121,286 +1261,496 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie wykorzystanie mikroprocesorów w automatyce.											</w:t>
+        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie wykorzystanie mikroprocesorów w automatyce.											</w:t>
+        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W02</w:t>
+        <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi zaprojektować i zestawić prosty układ do badania układów techniki cyfrowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1419,58 +1769,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1489,58 +1839,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397__U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie analizować układy cyfrowe sekwencyjne.																</w:t>
+        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1559,198 +1909,408 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zaprojektować i zestawić prosty układ do badania układów techniki cyfrowej.</w:t>
+        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_U12</w:t>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1769,58 +2329,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1839,58 +2399,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Umie analizować układy cyfrowe kombinacyjne.															</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1909,58 +2469,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1979,58 +2539,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2049,58 +2609,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2119,58 +2679,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie wykorzystać sprzęt pomiarowy (oscyloskop, generator, zasilacz) do badania układów elektronicznych.												</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2189,862 +2749,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
-      </w:r>
-[...698 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>