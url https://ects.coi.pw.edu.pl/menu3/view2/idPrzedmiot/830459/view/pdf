--- v5 (2026-07-30)
+++ v6 (2026-09-08)
@@ -2230,297 +2230,577 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować prosty układ sterowania cyfrowego.																				</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian przed i po zajęciach oraz ocena sprawozdania.</w:t>
+        <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2539,58 +2819,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2609,58 +2889,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2679,372 +2959,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK397_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK397_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać mikroprocesor do realizacji prostego zadania.																		</w:t>
+        <w:t xml:space="preserve">Potrafi sterować urządzeniami wykorzystując programowalne układy typu PLC.																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja studenta w trakcie zajęć, ocena sprawozdania z przeprowadzonego doświadczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR1_U13</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">AiR1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>