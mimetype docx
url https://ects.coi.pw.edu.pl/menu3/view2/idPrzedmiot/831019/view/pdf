--- v1 (2026-01-12)
+++ v2 (2026-04-18)
@@ -906,50 +906,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1145,58 +1215,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1256,551 +1326,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W01</w:t>
+        <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W27</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeliczyć jednostki miar układu SI na jednostki innych układów i na odwrót.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+        <w:t xml:space="preserve">							Umie budować modele matematyczne prostych zjawisk fizycznych (niejednostajne ruchy ciał, drgania nietłumione sprężyny itp.).							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+        <w:t xml:space="preserve">							Umie zastosować zasady zachowania i prawa zmian wielkości fizycznych do prostych zadań mechaniki, termodynamiki i elektrotechniki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W27</w:t>
+        <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi przeliczyć jednostki miar układu SI na jednostki innych układów i na odwrót.							</w:t>
+        <w:t xml:space="preserve">							Umie zastosować zasady zachowania i prawa zmian wielkości fizycznych do prostych zadań mechaniki, termodynamiki i elektrotechniki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U01</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U11</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>