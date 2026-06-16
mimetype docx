--- v2 (2026-04-18)
+++ v3 (2026-06-16)
@@ -906,50 +906,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1075,732 +1215,592 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W05</w:t>
+        <w:t xml:space="preserve">E1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W06</w:t>
+        <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W27</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeliczyć jednostki miar układu SI na jednostki innych układów i na odwrót.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W01</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
+        <w:t xml:space="preserve">							Umie budować modele matematyczne prostych zjawisk fizycznych (niejednostajne ruchy ciał, drgania nietłumione sprężyny itp.).							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+        <w:t xml:space="preserve">							Umie zastosować zasady zachowania i prawa zmian wielkości fizycznych do prostych zadań mechaniki, termodynamiki i elektrotechniki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie istotę reakcji jądrowych fuzji (syntezy) i rozszczepienia oraz ma ogólną wiedzę o energetyce jądrowej.							</w:t>
+        <w:t xml:space="preserve">							Umie zastosować zasady zachowania i prawa zmian wielkości fizycznych do prostych zadań mechaniki, termodynamiki i elektrotechniki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W27</w:t>
-[...218 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U12</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>