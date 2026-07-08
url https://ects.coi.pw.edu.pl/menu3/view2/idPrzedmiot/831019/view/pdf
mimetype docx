--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -906,50 +906,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1005,372 +1215,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW104_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Rozumie zasady budowania modeli fizycznych a następnie matematycznych różnych zjawisk i procesów.							</w:t>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW104_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna opis matematyczny pól grawitacyjnych (newtonowskich), elektrostatycznych i magnetycznych oraz podobieństwa i różnice tych pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W01</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>