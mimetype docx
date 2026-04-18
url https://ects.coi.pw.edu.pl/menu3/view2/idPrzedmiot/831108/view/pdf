--- v2 (2026-02-08)
+++ v3 (2026-04-18)
@@ -768,2311 +768,2311 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W34</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...1538 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3088,50 +3088,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3747,146 +3887,496 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3928,2151 +4418,1661 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Projekt, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Projekt, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U04</w:t>
-      </w:r>
-[...1888 lines deleted...]
-        <w:t xml:space="preserve">E1_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>