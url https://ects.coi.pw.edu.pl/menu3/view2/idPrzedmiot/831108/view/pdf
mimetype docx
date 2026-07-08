--- v3 (2026-04-18)
+++ v4 (2026-07-08)
@@ -768,50 +768,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada znajomość podstaw fizycznych i metod matematycznych opisu zjawisk fizycznych zachodzących w instalacjach i systemach OZE w skali mikro.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1497,76 +1567,76 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Rozwiązywanie problemów koncepcyjnych w czasie zajęć, debata, kolokwium.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1608,157 +1678,927 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1777,128 +2617,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1917,58 +2827,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1987,58 +2897,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2057,58 +2967,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2119,960 +3029,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...908 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3088,50 +3088,540 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3397,2702 +3887,2212 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
-[...304 lines deleted...]
-        <w:t xml:space="preserve">Projekt, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...1818 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -6108,331 +6108,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_K03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość ważności prac inżynierskich w zakresie stosowania technologii energetyki rozproszonej  w szczególności wykorzystujących energetykę odnawialną.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_K04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość ważności prac inżynierskich w zakresie stosowania technologii energetyki rozproszonej  w szczególności wykorzystujących energetykę odnawialną.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_K06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość ważności prac inżynierskich w zakresie stosowania technologii energetyki rozproszonej  w szczególności wykorzystujących energetykę odnawialną.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_K07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość ważności prac inżynierskich w zakresie stosowania technologii energetyki rozproszonej  w szczególności wykorzystujących energetykę odnawialną.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_K02</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>