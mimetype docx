--- v4 (2026-07-08)
+++ v5 (2026-07-29)
@@ -1608,50 +1608,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1987,231 +2197,791 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W21</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">E1_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2238,841 +3008,71 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W20</w:t>
-[...208 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_W31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...558 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3088,50 +3088,400 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3537,2562 +3887,2212 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Projekt, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...2098 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -6108,50 +6108,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_K02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość ważności prac inżynierskich w zakresie stosowania technologii energetyki rozproszonej  w szczególności wykorzystujących energetykę odnawialną.										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -6319,120 +6389,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_K07</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>