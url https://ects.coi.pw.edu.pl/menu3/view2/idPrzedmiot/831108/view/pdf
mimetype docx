--- v5 (2026-07-29)
+++ v6 (2026-09-10)
@@ -1608,50 +1608,470 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1777,58 +2197,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1847,58 +2267,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1917,128 +2337,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2057,58 +2547,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2127,58 +2617,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_W2.: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Zna technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.																												</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2238,51 +2728,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2308,51 +2798,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W05</w:t>
+        <w:t xml:space="preserve">E1_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2378,51 +2868,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W06</w:t>
+        <w:t xml:space="preserve">E1_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2448,51 +2938,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W11</w:t>
+        <w:t xml:space="preserve">E1_W25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2518,540 +3008,50 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, debata, projekt zespołowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W12</w:t>
-[...488 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_W31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
@@ -3088,50 +3088,540 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3228,2851 +3718,2361 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać i zinterpretować fizycznie zjawiska techniczne oraz przedstawić zjawiska socjoekonomiczne związane z wykorzystaniem OZE w mikroskali.    																						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania technologii konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, debata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić podstawowe technologie konwersji energii pochodzącej ze źródeł odnawialnych w systemach mikro skali i ich wydajność oraz  przeprowadzić analizę techniczno-ekonomiczną ich wykorzystania.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U1: </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe, projekt zespołowy, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS723_U2: </w:t>
-[...444 lines deleted...]
-        <w:t xml:space="preserve">Projekt, debata.</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS723_U4.: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wdrażać zaawansowane innowacyjne metody wykorzystania zasobów energii odnawialnej.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, debata, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U24</w:t>
-      </w:r>
-[...1678 lines deleted...]
-        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>