--- v1 (2026-02-08)
+++ v2 (2026-04-17)
@@ -1400,191 +1400,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U09</w:t>
+        <w:t xml:space="preserve">E2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U11</w:t>
+        <w:t xml:space="preserve">E2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1611,190 +1751,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E2_U05</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>