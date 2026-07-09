--- v2 (2026-04-17)
+++ v3 (2026-07-09)
@@ -760,157 +760,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna metody ilościowej oceny strat energetycznych w maszynach cieplnych. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna metody ilościowej oceny strat energetycznych w maszynach cieplnych. 														</w:t>
+        <w:t xml:space="preserve">							Zna podstawy fizyki dyfuzyjnej i konwekcyjnej wymiany masy i jej matematycznego modelowania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W11</w:t>
+        <w:t xml:space="preserve">E2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy fizyki dyfuzyjnej i konwekcyjnej wymiany masy i jej matematycznego modelowania.														</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę  o zjawiskach jednoczesnej wymiany ciepła i masy i ich zastosowań w technice.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -970,201 +1040,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W05</w:t>
+        <w:t xml:space="preserve">E2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę  o zjawiskach jednoczesnej wymiany ciepła i masy i ich zastosowań w technice.							</w:t>
+        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W06</w:t>
+        <w:t xml:space="preserve">E2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U01</w:t>
+        <w:t xml:space="preserve">E2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1190,611 +1260,541 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi dokonać oceny ilościowej zasobów użytecznej energii oraz wielkości strat energetycznych	.																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U09</w:t>
+        <w:t xml:space="preserve">E2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK357_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK357_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej analizy fachowej literatury student potrafi zastosować zasady termodynamiki w bilansach energetycznych i egzergetycznych.							</w:t>
+        <w:t xml:space="preserve">							Na podstawie wiedzy uzyskanej w trakcie zajęć oraz przeprowadzonej samodzielnie analizy fachowej literatury student potrafi zidentyfikować procesy wymiany ciepła i masy w naturze i technice. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie trwania semestru sprawdzian, na zakończenie przedmiotu egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U11</w:t>
-[...348 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E2_U19</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>