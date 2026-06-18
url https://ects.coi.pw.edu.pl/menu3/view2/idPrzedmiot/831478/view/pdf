--- v0 (2026-01-13)
+++ v1 (2026-06-18)
@@ -1817,50 +1817,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1888,190 +2028,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>