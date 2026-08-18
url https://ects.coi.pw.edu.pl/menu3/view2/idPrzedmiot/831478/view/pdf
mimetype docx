--- v1 (2026-06-18)
+++ v2 (2026-08-18)
@@ -967,50 +967,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2 oraz praca domowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna sposoby wyznaczania spektrów obciążeń oraz ich ekstrapolacji.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 2 oraz praca domowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1066,92 +1136,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna sposoby wyznaczania spektrów obciążeń oraz ich ekstrapolacji.							</w:t>
+        <w:t xml:space="preserve">							Zna charakterystyki zmęczeniowe materiałów używanych w lotnictwie oraz oddziaływanie spiętrzeń naprężeń.					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 2 oraz praca domowa.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W19</w:t>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1177,331 +1247,471 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna charakterystyki zmęczeniowe materiałów używanych w lotnictwie oraz oddziaływanie spiętrzeń naprężeń.					</w:t>
+        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna teorie kumulacji uszkodzeń zmęczeniowych.							</w:t>
+        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 3.</w:t>
+        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1527,551 +1737,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS652A_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma wiedzę na temat metod badań nieniszczących i diagnostyki struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zadanie domowe lub prezentacja sprawozdania laboratoryjnego.</w:t>
+        <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS652A_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Umie okreslić zakresy obciążeń eksploatacyjnych statku powietrznego metodą obliczeniową lub doświadczalną.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1 - zadanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U11</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U15</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>