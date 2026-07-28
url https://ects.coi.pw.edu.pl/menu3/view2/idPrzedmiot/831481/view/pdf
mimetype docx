--- v1 (2026-02-08)
+++ v2 (2026-07-28)
@@ -751,87 +751,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS513_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zdefiniować perturbacje ruchu orbitalnego, źródła zakłóceń oraz ich zasięg							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS513_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS513_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zdefiniować perturbacje ruchu orbitalnego, źródła zakłóceń oraz ich zasięg							</w:t>
+        <w:t xml:space="preserve">							Student posiada więdzę na temat układów współrzędnych stosowanych w astronautyce oraz transformacji pomiędzy nimi							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -850,312 +920,242 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS513_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS513_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student posiada więdzę na temat układów współrzędnych stosowanych w astronautyce oraz transformacji pomiędzy nimi							</w:t>
+        <w:t xml:space="preserve">							Student ma wiedzę na temat zadań ogólnych i szczegółowych układu ACS satelity							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W14</w:t>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka NS513_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS513_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma wiedzę na temat zadań ogólnych i szczegółowych układu ACS satelity							</w:t>
+        <w:t xml:space="preserve">							Student umie wyznaczyć zmiany parametrów orbity statku kosmicznego wskutek perturbacji							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1</w:t>
+        <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
+        <w:t xml:space="preserve">LiK2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka NS513_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Student umie wyznaczyć zmiany parametrów orbity statku kosmicznego wskutek perturbacji							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U19</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>