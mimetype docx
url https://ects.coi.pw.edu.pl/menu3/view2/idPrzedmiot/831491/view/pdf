--- v1 (2025-12-21)
+++ v2 (2026-04-18)
@@ -1679,157 +1679,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1848,792 +2128,512 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć przestrzeń sterowania silnikiem lotniczym. 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć przestrzeń sterowania silnikiem lotniczym. 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć przestrzeń sterowania silnikiem lotniczym. 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć przestrzeń sterowania silnikiem lotniczym. 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zbudować prosty model matematyczny silnika lotniczego jako obiektu sterowania i zasilania.						</w:t>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć przestrzeń sterowania silnikiem lotniczym. 							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
-[...558 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U15</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>