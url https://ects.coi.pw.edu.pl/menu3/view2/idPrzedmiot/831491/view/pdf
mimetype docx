--- v2 (2026-04-18)
+++ v3 (2026-06-18)
@@ -759,297 +759,577 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna zadania i budowę typowego układu sterowania i zasilania silników lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna zadania i budowę typowego układu sterowania i zasilania silników lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zadania i budowę typowego układu sterowania i zasilania silników lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Student zna metodykę projektowania układów zasilania i sterowania silnikami lotniczymi.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna metodykę projektowania układów zasilania i sterowania silnikami lotniczymi.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student zna zadania i budowę typowego układu sterowania i zasilania silników lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Student ma wiedzę na temat budowy i działania systemów sterowania i zasilania różnych rodzajów napędu statków powietrznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W16</w:t>
+        <w:t xml:space="preserve">LiK2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metodykę projektowania układów zasilania i sterowania silnikami lotniczymi.						</w:t>
+        <w:t xml:space="preserve">							Student ma wiedzę na temat budowy i działania systemów sterowania i zasilania różnych rodzajów napędu statków powietrznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metodykę projektowania układów zasilania i sterowania silnikami lotniczymi.						</w:t>
+        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1068,872 +1348,592 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma wiedzę na temat budowy i działania systemów sterowania i zasilania różnych rodzajów napędu statków powietrznych.							</w:t>
+        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W07</w:t>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student ma wiedzę na temat budowy i działania systemów sterowania i zasilania różnych rodzajów napędu statków powietrznych.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W09</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W07</w:t>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W09</w:t>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student zna metody diagnozowania i eksploatowania układów sterowania i zasilania silników lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U01</w:t>
+        <w:t xml:space="preserve">LiK2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U04</w:t>
+        <w:t xml:space="preserve">LiK2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS601_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS601_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Student potrafi zaprojektować strukturę układu sterowania różnych układów napędowych statku powietrznego.							</w:t>
+        <w:t xml:space="preserve">							Student potrafi wyznaczyć charakterystyki statyczne i dynamiczne silnika turboodrzutowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny i ustny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_U07</w:t>
-[...208 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>