--- v1 (2026-02-09)
+++ v2 (2026-04-18)
@@ -1952,50 +1952,400 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2051,58 +2401,408 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2121,58 +2821,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2191,58 +2891,338 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2261,58 +3241,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2331,58 +3311,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2401,58 +3381,338 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2471,58 +3731,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2541,1352 +3801,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U18</w:t>
-      </w:r>
-[...1258 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>