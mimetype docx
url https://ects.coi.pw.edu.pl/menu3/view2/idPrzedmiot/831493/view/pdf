--- v2 (2026-04-18)
+++ v3 (2026-06-18)
@@ -1172,87 +1172,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna analityczne metody określania sił wewnętrznych odkształceń i przemieszczeń w płytach kołowych, powłokach walcowych i kulistych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_W4: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Zna analityczne metody określania sił wewnętrznych odkształceń i przemieszczeń w płytach kołowych, powłokach walcowych i kulistych.						</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna sposoby modelowania i wytrzymałościowej analizy złożonych ustrojów osiowo-symetrycznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna sposoby modelowania i wytrzymałościowej analizy złożonych ustrojów osiowo-symetrycznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1263,190 +1403,50 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...138 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1952,50 +1952,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2261,58 +2401,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2331,58 +2471,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2442,50 +2582,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2611,58 +2891,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2681,58 +3171,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2751,58 +3241,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2821,582 +3311,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U05</w:t>
-      </w:r>
-[...488 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>