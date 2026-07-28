--- v3 (2026-06-18)
+++ v4 (2026-07-28)
@@ -1172,87 +1172,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna analityczne metody określania sił wewnętrznych odkształceń i przemieszczeń w płytach kołowych, powłokach walcowych i kulistych.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_W4: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Zna analityczne metody określania sił wewnętrznych odkształceń i przemieszczeń w płytach kołowych, powłokach walcowych i kulistych.						</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna sposoby modelowania i wytrzymałościowej analizy złożonych ustrojów osiowo-symetrycznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1312,120 +1382,50 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W10</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
@@ -1462,50 +1462,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1701,58 +1911,338 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1771,58 +2261,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1841,58 +2331,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1911,58 +2401,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1981,58 +2471,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2051,58 +2541,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2121,58 +2611,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2191,58 +2681,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2261,58 +2751,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2331,58 +2821,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2401,58 +2891,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2471,58 +2961,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2541,58 +3031,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2611,58 +3101,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2681,58 +3171,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2751,58 +3241,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2821,58 +3311,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2891,58 +3381,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2961,58 +3451,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -3031,58 +3521,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -3101,58 +3591,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -3171,58 +3661,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -3241,58 +3731,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -3311,582 +3801,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U05</w:t>
-      </w:r>
-[...488 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>