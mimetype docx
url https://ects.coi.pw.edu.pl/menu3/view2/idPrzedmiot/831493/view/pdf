--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -3422,50 +3422,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3773,120 +3843,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>