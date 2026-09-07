--- v5 (2026-08-17)
+++ v6 (2026-09-07)
@@ -1462,50 +1462,330 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1631,58 +1911,408 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1701,58 +2331,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1771,58 +2401,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1841,58 +2611,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U1: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Potrafi zastosować proste modele matematyczne do analizy elementów silników turbinowych.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1911,58 +2681,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1981,58 +2961,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2051,58 +3031,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2121,58 +3101,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2191,58 +3171,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2261,58 +3241,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2331,58 +3311,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U2: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie wyznaczyć metodami analitycznymi przemieszczenia, naprężenia, odkształcenia w tarczach poddanych różnego typu obciążeniom.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U4 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi modelować i obliczać złożone konstrukcje, gdzie współpracują ze sobą tarcze, płyty i powłoki.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2401,58 +3381,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2471,58 +3451,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2541,58 +3521,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2611,58 +3591,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2681,58 +3661,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2751,58 +3731,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2821,1072 +3801,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS650_U3: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">							Umie analizować pracę wytrzymałościową płyt kołowych i powłok cylindrycznych i kulistych metodami analitycznymi.							</w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS650_U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi stosować przybliżone metody numeryczne (MES) do obliczania np. tarcz o zmiennej grubości, silnie nagrzanych, pracujących poza granicami plastyczności pól.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie zadań domowych i kolokwium zaliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U18</w:t>
-      </w:r>
-[...978 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>