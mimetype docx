--- v2 (2026-03-01)
+++ v3 (2026-04-18)
@@ -1597,50 +1597,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1696,442 +1836,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>