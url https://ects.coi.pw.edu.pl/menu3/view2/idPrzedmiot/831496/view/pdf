--- v3 (2026-04-18)
+++ v4 (2026-06-18)
@@ -747,157 +747,367 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Zna klasyczną teorię laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Zna klasyczną teorię laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Zna klasyczną teorię laminatów.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							 Zna klasyczną teorię laminatów.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -916,58 +1126,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -986,58 +1196,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1056,58 +1266,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
+        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1126,58 +1336,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1196,58 +1406,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1266,58 +1476,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna zasady wprowadzania obciążeń skupionych w struktury kompozytowe.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1328,356 +1538,426 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W13</w:t>
+        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W15</w:t>
+        <w:t xml:space="preserve">LiK2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe techniki wytwarzania lotniczych struktur kompozytowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK2_W20</w:t>
+        <w:t xml:space="preserve">LiK2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1696,58 +1976,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1766,372 +2046,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS520_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować klasyczna teorie laminatów.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zaprojektować kompozytową strukturę lotniczą.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_U18</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">LiK2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>