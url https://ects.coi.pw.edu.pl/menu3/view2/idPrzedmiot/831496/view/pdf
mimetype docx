--- v4 (2026-06-18)
+++ v5 (2026-07-28)
@@ -747,50 +747,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							 Zna klasyczną teorię laminatów.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -818,120 +888,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W20</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>