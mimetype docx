--- v5 (2026-07-28)
+++ v6 (2026-09-07)
@@ -957,50 +957,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS520_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawy projektowania kompozytowych struktur lotniczych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1028,120 +1098,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LiK2_W15</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>