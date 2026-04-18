--- v1 (2026-02-08)
+++ v2 (2026-04-18)
@@ -1171,191 +1171,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Ma uporządkowaną więdzę w zakresie definiowania i rozwiązywania podstawowych zadan statystyki - estymacji i testowania hipotez																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Ma uporządkowaną więdzę w zakresie definiowania i rozwiązywania podstawowych zadan statystyki - estymacji i testowania hipotez																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W01</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2164,261 +2164,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">															Potrafi postawić i rozwiązać podstawowe zadania statystyki																											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U15</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>