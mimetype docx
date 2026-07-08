--- v2 (2026-04-18)
+++ v3 (2026-07-08)
@@ -1171,50 +1171,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Ma uporządkowaną więdzę w zakresie definiowania i rozwiązywania podstawowych zadan statystyki - estymacji i testowania hipotez																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1242,120 +1312,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1604,50 +1604,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1675,190 +1815,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>