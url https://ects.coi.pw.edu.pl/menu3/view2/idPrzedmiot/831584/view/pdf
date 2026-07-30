--- v3 (2026-07-08)
+++ v4 (2026-07-30)
@@ -1604,50 +1604,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1675,190 +1815,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz projekt obliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U15</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>