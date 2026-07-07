--- v1 (2026-01-11)
+++ v2 (2026-07-07)
@@ -1183,191 +1183,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi realizować podstawowe funkcje operatorskie dla typowej obrabiarki sterowanej numerycznie.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi realizować podstawowe funkcje operatorskie dla typowej obrabiarki sterowanej numerycznie.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U06</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>