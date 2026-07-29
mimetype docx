--- v2 (2026-07-07)
+++ v3 (2026-07-29)
@@ -753,621 +753,621 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna podstawowe pojęcia związane z automatyzacją procesu wytwarzania jak: elastyczna automatyzacja wytwarzania, komputerowa integracja wytwarzania.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK498_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawowe pojęcia związane z automatyzacją procesu wytwarzania jak: elastyczna automatyzacja wytwarzania, komputerowa integracja wytwarzania.														</w:t>
+        <w:t xml:space="preserve">							Posiada podstawowe informacje na temat obrabiarek sterowanych numerycznie, ich budowy, zasady działania kluczowych podzespołów,  rozumienia zasad programowania obróbki dla tych obrabiarek.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada podstawowe informacje na temat obrabiarek sterowanych numerycznie, ich budowy, zasady działania kluczowych podzespołów,  rozumienia zasad programowania obróbki dla tych obrabiarek.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK498_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada podstawowe informacje na temat obrabiarek sterowanych numerycznie, ich budowy, zasady działania kluczowych podzespołów,  rozumienia zasad programowania obróbki dla tych obrabiarek.							</w:t>
+        <w:t xml:space="preserve">							Posiada ogólne informacje na temat komputerowych systemów CAD/CAM i bardziej szczegółowe informacje odnośnie modułu wytwarzania dla wybranego systemu CAD/CAM, w tym: sposobu wykorzystania postprocesora dostępnego w module wytwarzania.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada ogólne informacje na temat komputerowych systemów CAD/CAM i bardziej szczegółowe informacje odnośnie modułu wytwarzania dla wybranego systemu CAD/CAM, w tym: sposobu wykorzystania postprocesora dostępnego w module wytwarzania.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK498_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada podstawowe informacje na temat obrabiarek sterowanych numerycznie, ich budowy, zasady działania kluczowych podzespołów,  rozumienia zasad programowania obróbki dla tych obrabiarek.							</w:t>
+        <w:t xml:space="preserve">Potrafi realizować podstawowe funkcje operatorskie dla typowej obrabiarki sterowanej numerycznie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W09</w:t>
+        <w:t xml:space="preserve">MiBM2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK498_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada ogólne informacje na temat komputerowych systemów CAD/CAM i bardziej szczegółowe informacje odnośnie modułu wytwarzania dla wybranego systemu CAD/CAM, w tym: sposobu wykorzystania postprocesora dostępnego w module wytwarzania.														</w:t>
+        <w:t xml:space="preserve">Potrafi realizować podstawowe funkcje operatorskie dla typowej obrabiarki sterowanej numerycznie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
+        <w:t xml:space="preserve">MiBM2_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK498_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK498_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada ogólne informacje na temat komputerowych systemów CAD/CAM i bardziej szczegółowe informacje odnośnie modułu wytwarzania dla wybranego systemu CAD/CAM, w tym: sposobu wykorzystania postprocesora dostępnego w module wytwarzania.														</w:t>
+        <w:t xml:space="preserve">Potrafi realizować podstawowe funkcje operatorskie dla typowej obrabiarki sterowanej numerycznie.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: 3 kolokwia, laboratorium: prosty sprawdzian, sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W06</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U23</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>