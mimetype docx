--- v0 (2025-12-28)
+++ v1 (2026-07-10)
@@ -759,121 +759,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada wiedzę na temat budowy maszyn i analiz niezbędnych do zrozumienia jej pracy.																																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W04</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>