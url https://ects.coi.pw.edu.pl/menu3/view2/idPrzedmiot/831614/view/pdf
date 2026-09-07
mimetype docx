--- v1 (2026-07-10)
+++ v2 (2026-09-07)
@@ -759,561 +759,561 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada wiedzę na temat budowy maszyn i analiz niezbędnych do zrozumienia jej pracy.																																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS708_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Posiada wiedzę na temat budowy maszyn i analiz niezbędnych do zrozumienia jej pracy.																																										</w:t>
+        <w:t xml:space="preserve">														Potrafi przewidzieć zachowanie maszyny w trakcie jej użytkowania, w tym przewidzieć czas pomiędzy koniecznymi kontrolami.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W04</w:t>
+        <w:t xml:space="preserve">MiBM2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS708_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi przewidzieć zachowanie maszyny w trakcie jej użytkowania, w tym przewidzieć czas pomiędzy koniecznymi kontrolami.																												</w:t>
+        <w:t xml:space="preserve">														Potrafi opracować matematycznie wyniki otrzymane z eksperymentów.																																									</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium zaliczeniowe.</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W09</w:t>
+        <w:t xml:space="preserve">MiBM2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi opracować matematycznie wyniki otrzymane z eksperymentów.																																									</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania z laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać programy wspomagania inżynierskiego (CAD oraz MES) do analizy zagadnień spotykanych w budowie maszyn.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdania z laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS708_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi opracować matematycznie wyniki otrzymane z eksperymentów.																																									</w:t>
+        <w:t xml:space="preserve">																					Potrafi współpracować z innymi przy opracowywaniu wyników badań	.																																																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U08</w:t>
+        <w:t xml:space="preserve">MBiM2_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS708_U01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS708_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Potrafi opracować matematycznie wyniki otrzymane z eksperymentów.																																									</w:t>
+        <w:t xml:space="preserve">																					Potrafi współpracować z innymi przy opracowywaniu wyników badań	.																																																</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U10</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MBiM2_K03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MBiM2_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>