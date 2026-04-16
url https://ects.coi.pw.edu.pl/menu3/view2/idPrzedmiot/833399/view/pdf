--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o strukturze i funkcjach organów administracji publicznej odpowiedzialnych za reglamentację i nadzór nad działalnością w zakresie procesu inwestycyjno-budowlanego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1186,67 +1186,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość problemów etycznych występujących w procesie inwestycyjnym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>