--- v2 (2026-04-16)
+++ v3 (2026-06-18)
@@ -762,51 +762,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o strukturze i funkcjach organów administracji publicznej odpowiedzialnych za reglamentację i nadzór nad działalnością w zakresie procesu inwestycyjno-budowlanego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -902,51 +902,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1186,67 +1186,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test wielokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość problemów etycznych występujących w procesie inwestycyjnym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>