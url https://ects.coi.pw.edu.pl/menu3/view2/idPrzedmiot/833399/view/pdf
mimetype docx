--- v3 (2026-06-18)
+++ v4 (2026-07-28)
@@ -902,51 +902,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.H.P7S_WG.1.o, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>