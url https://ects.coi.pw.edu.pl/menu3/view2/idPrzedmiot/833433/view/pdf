--- v0 (2026-02-09)
+++ v1 (2026-04-16)
@@ -898,51 +898,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie jak wykorzystać informatyczne narzędzia wspomagania zarządzania bezpieczeństwem.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1121,51 +1121,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poprawnie wykorzystywać zdobytą wiedzę do rozwiązywania problemów z zakresu zapewnienia bezpieczeństwa ludności. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1405,51 +1405,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>