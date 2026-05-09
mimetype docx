--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -898,51 +898,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie jak wykorzystać informatyczne narzędzia wspomagania zarządzania bezpieczeństwem.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1121,51 +1121,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poprawnie wykorzystywać zdobytą wiedzę do rozwiązywania problemów z zakresu zapewnienia bezpieczeństwa ludności. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>