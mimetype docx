--- v2 (2026-05-09)
+++ v3 (2026-06-18)
@@ -898,51 +898,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie jak wykorzystać informatyczne narzędzia wspomagania zarządzania bezpieczeństwem.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1192,51 +1192,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi znajdować niezbędne informacje dotyczące systemów bezpieczeństwa w literaturze fachowej, bazach danych i innych źródłach
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>