--- v3 (2026-06-18)
+++ v4 (2026-07-28)
@@ -1192,51 +1192,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi znajdować niezbędne informacje dotyczące systemów bezpieczeństwa w literaturze fachowej, bazach danych i innych źródłach
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>