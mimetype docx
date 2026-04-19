--- v2 (2026-03-01)
+++ v3 (2026-04-19)
@@ -792,51 +792,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wybrane, podstawowe, teorie i koncepcje w zakresie nauk technicznych i potrafi je zastosować w praktyce.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -864,51 +864,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę o relacjach zachodzących na etapach tworzenia, obciążania i pracy konstrukcji w warunkach działania tych obciążeń.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1215,67 +1215,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części praktycznej obowiązującej na laboratorium.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się poznanymi zasadami, teoriami i konstrukcjami w podejmowanej i prowadzonej działalności, przewiduje skutki ewentualnych zdarzeń.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>