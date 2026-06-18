--- v3 (2026-04-19)
+++ v4 (2026-06-18)
@@ -864,51 +864,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę o relacjach zachodzących na etapach tworzenia, obciążania i pracy konstrukcji w warunkach działania tych obciążeń.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe rodzaje odkształceń związanych z odpowiedzią konstrukcji na przyłożone obciążenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1159,51 +1159,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zdobywać wiedzę i rozwijać swe zdolności, korzystając z różnych źródeł i nowoczesnych technologii.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>