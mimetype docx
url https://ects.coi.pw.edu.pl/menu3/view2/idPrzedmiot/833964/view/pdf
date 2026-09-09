--- v4 (2026-06-18)
+++ v5 (2026-09-09)
@@ -848,67 +848,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części teoretycznej obowiązującej na wykładzie.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę o relacjach zachodzących na etapach tworzenia, obciążania i pracy konstrukcji w warunkach działania tych obciążeń.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe rodzaje odkształceń związanych z odpowiedzią konstrukcji na przyłożone obciążenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1159,51 +1159,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zdobywać wiedzę i rozwijać swe zdolności, korzystając z różnych źródeł i nowoczesnych technologii.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>