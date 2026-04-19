--- v1 (2026-02-09)
+++ v2 (2026-04-19)
@@ -894,51 +894,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna kryteria i metody kształtowania procesu obsługi i naprawy pojazdu w różnych rodzajach obiektów oraz doboru wyposażenia niezbędnego do realizacji określonych rodzajów procesów obsługi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1184,51 +1184,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie dokonać krytycznej analizy funkcjonowania istniejących rozwiązań organizacyjnych i technicznych w obiektach zaplecza oraz zaproponować ulepszenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>