--- v2 (2026-04-19)
+++ v3 (2026-09-09)
@@ -1184,51 +1184,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie dokonać krytycznej analizy funkcjonowania istniejących rozwiązań organizacyjnych i technicznych w obiektach zaplecza oraz zaproponować ulepszenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1324,51 +1324,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie wykonać wstępny projekt technologiczny określonego rodzaju obiektu zaplecza motoryzacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>