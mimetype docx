--- v1 (2026-04-18)
+++ v2 (2026-08-18)
@@ -1053,51 +1053,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, II.T.P7S_UW.4</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować procesy i zależności towarzyszące funkcjonowaniu systemów srk oraz oceniać przebieg tych zmian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1123,51 +1123,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, II.T.P7S_UW.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi uruchomić oraz zasymulować w warunkach laboratoryjnych funkcjonowanie poszczególnych systemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>