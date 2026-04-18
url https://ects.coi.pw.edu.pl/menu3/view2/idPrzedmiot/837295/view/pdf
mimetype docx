--- v1 (2026-02-11)
+++ v2 (2026-04-18)
@@ -994,277 +994,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. celów i zasad modelowania, mierników statystycznych, kryteriów optymalizacji  procesów biznesowych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W08, Tr2A_W10</w:t>
+        <w:t xml:space="preserve">Tr2A_W10, Tr2A_W05, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna i rozumie cele, założenia i metody integracji systemów zarządzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. wymagań i zakresu integracji systemów zarządzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę teoretyczną w zakresie utrzymania i doskonalenie systemów zarządzania: pomiar, analiza i ciągłe doskonalenie, działania zapobiegawcze i korygujące.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. wymagań, celów i zasad doskonalenia systemów zarządzania </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę teoretyczną w zakresie oceny zgodnosci, certyfikacji i audytowania: systemu zarządzania, procesu i wyrobu oraz zna i rozumie procesy i techniki audytowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. celów i kryteriów oceny zgodności i certyfikacji (wyrobu, usługi, procesu) i/lub audytowania (podmiotów, systemów zarządzania)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>