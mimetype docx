--- v3 (2026-06-18)
+++ v4 (2026-07-28)
@@ -1354,67 +1354,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. powiązania celów i kryteriów audytu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U02, Tr2A_U16</w:t>
+        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U01, Tr2A_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, I.P7S_UK, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>