--- v4 (2026-07-28)
+++ v5 (2026-09-08)
@@ -1284,67 +1284,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. kryteriów zgodności i ewaluacji ryzyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U17</w:t>
+        <w:t xml:space="preserve">Tr2A_U17, Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić cele i założenia oraz kryteria audytu wewnętrznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1354,67 +1354,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin - 1 pytanie zamknięte dot. powiązania celów i kryteriów audytu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U01, Tr2A_U02</w:t>
+        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U02, Tr2A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, I.P7S_UK, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>