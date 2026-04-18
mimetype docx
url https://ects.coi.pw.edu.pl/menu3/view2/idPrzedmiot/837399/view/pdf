--- v1 (2026-02-10)
+++ v2 (2026-04-18)
@@ -742,357 +742,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1 z wykładu, wymagane jest udzielenie pełnych odpowiedzi na nie mniej niż połowę z zadanych pytań oraz ew. sprawdzian poprawkowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę o zarządzaniu zapasami grup asortymentów, o zarządzaniu zapasami rozproszonymi oraz rodzajach popytu i planowaniu zapotrzebowania materiałowego, jak również o systemach zamawiania opartych na poziomie informacyjnym i o systemach opartych na przeglądzie okresowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian 2 z wykładu, wymagane jest udzielenie pełnych odpowiedzi na nie mniej niż połowę z zadanych pytań oraz ew. sprawdzian poprawkowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę o zarządzaniu zapasami grup asortymentów, o zarządzaniu zapasami rozproszonymi oraz rodzajach popytu i planowaniu zapotrzebowania materiałowego, jak również o systemach zamawiania opartych na poziomie informacyjnym i o systemach opartych na przeglądzie okresowym</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczać zapas średni oraz inne mierniki i wskaźniki stosowane w gospodarce zapasami </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian 2 z wykładu, wymagane jest udzielenie pełnych odpowiedzi na nie mniej niż połowę z zadanych pytań oraz ew. sprawdzian poprawkowy</w:t>
+        <w:t xml:space="preserve">Kolokwium z ćwiczeń, część jednego z zadań rachunkowych, wymagane jest poprawne zapisanie właściwych wzorów oraz podstawienie do nich właściwych danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczać zapas średni oraz inne mierniki i wskaźniki stosowane w gospodarce zapasami </w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć optymalny zapas zabezpieczający dla systemu scentralizowanych lub rozproszonych zapasów przy uwzględnieniu różnych typów rozkładów prawdopodobieństwa oraz dokonać optymalizacji poziomu zapasu cyklicznego wg różnych modeli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium z ćwiczeń, część jednego z zadań rachunkowych, wymagane jest poprawne zapisanie właściwych wzorów oraz podstawienie do nich właściwych danych</w:t>
+        <w:t xml:space="preserve">Kolokwium z ćwiczeń, dwa lub trzy zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz bezbłędne rozwiązanie przynajmniej jednego z tych zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U15</w:t>
+        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć optymalny zapas zabezpieczający dla systemu scentralizowanych lub rozproszonych zapasów przy uwzględnieniu różnych typów rozkładów prawdopodobieństwa oraz dokonać optymalizacji poziomu zapasu cyklicznego wg różnych modeli</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać analizę pokrycia zapasu, podejmować właściwe decyzje w zakresie grupowania zamówień oraz wyznaczać zapotrzebowanie zależne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium z ćwiczeń, dwa lub trzy zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz bezbłędne rozwiązanie przynajmniej jednego z tych zadań</w:t>
+        <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno zadanie rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz podstawienie do nich właściwych danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, II.T.P7S_UW.3, III.P7S_UW.3.o, II.T.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować zaopatrzenie w systemach zamawiania opartych na poziomie informacyjnym lub na przeglądzie okresowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>