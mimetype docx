--- v2 (2026-04-18)
+++ v3 (2026-07-28)
@@ -742,51 +742,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1 z wykładu, wymagane jest udzielenie pełnych odpowiedzi na nie mniej niż połowę z zadanych pytań oraz ew. sprawdzian poprawkowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, II.T.P7S_UW.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć optymalny zapas zabezpieczający dla systemu scentralizowanych lub rozproszonych zapasów przy uwzględnieniu różnych typów rozkładów prawdopodobieństwa oraz dokonać optymalizacji poziomu zapasu cyklicznego wg różnych modeli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>