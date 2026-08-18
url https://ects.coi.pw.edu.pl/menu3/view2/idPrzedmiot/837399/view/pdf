--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, II.T.P7S_UW.3</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć optymalny zapas zabezpieczający dla systemu scentralizowanych lub rozproszonych zapasów przy uwzględnieniu różnych typów rozkładów prawdopodobieństwa oraz dokonać optymalizacji poziomu zapasu cyklicznego wg różnych modeli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1032,67 +1032,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń, jedno zadanie rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz podstawienie do nich właściwych danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U15</w:t>
+        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować zaopatrzenie w systemach zamawiania opartych na poziomie informacyjnym lub na przeglądzie okresowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>