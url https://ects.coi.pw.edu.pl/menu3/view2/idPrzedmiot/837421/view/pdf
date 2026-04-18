--- v1 (2026-02-08)
+++ v2 (2026-04-18)
@@ -1110,51 +1110,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wykorzystać poznane akty prawne do analizowania ich wpływu na proces technologiczny badania pojazdu w SKP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>