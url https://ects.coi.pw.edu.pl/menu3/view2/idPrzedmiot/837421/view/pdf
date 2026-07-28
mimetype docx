--- v2 (2026-04-18)
+++ v3 (2026-07-28)
@@ -874,51 +874,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium – część pisemna i ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1110,51 +1110,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wykorzystać poznane akty prawne do analizowania ich wpływu na proces technologiczny badania pojazdu w SKP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>