--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -773,51 +773,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W07, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03 </w:t>
+        <w:t xml:space="preserve">K_U03 , K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>