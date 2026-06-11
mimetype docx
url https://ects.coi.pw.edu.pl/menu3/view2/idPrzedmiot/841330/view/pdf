--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03 , K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -993,51 +993,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03 , K_U09, K_U10, K_U17</w:t>
+        <w:t xml:space="preserve">K_U03 , K_U09, K_U10, K_U17, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>