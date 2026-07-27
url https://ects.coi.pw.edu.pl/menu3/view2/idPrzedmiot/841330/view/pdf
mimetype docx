--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -773,51 +773,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -993,51 +993,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03 , K_U09, K_U10, K_U17, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03 , K_U09, K_U10, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>