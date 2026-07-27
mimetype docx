--- v1 (2026-03-24)
+++ v2 (2026-07-27)
@@ -866,831 +866,831 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student zna funkcje, charakterystyki i obciążenia konstrukcji elementów samolotu.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia, projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student zna funkcje, charakterystyki i obciążenia konstrukcji elementów samolotu.					</w:t>
+        <w:t xml:space="preserve">																					Student zna wybrane fragmenty obowiązujących przepisów budowy statków powietrznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwia, projekt.</w:t>
+        <w:t xml:space="preserve">Projekt 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W12</w:t>
+        <w:t xml:space="preserve">LiK1_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student zna wybrane fragmenty obowiązujących przepisów budowy statków powietrznych.</w:t>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 										</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt 5.</w:t>
+        <w:t xml:space="preserve">Projekt 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W20</w:t>
+        <w:t xml:space="preserve">LiK1_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 										</w:t>
+        <w:t xml:space="preserve">																					Student potrafi zredagować dokumentację zrealizowanej pracy inżynierskiej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student potrafi zredagować dokumentację zrealizowanej pracy inżynierskiej. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student potrafi przeprowadzić analizę kosztów.																	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student potrafi przeprowadzić analizę kosztów.																	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student potrafi zaprojektować prosty samolot. 												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Projekt 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W17</w:t>
+        <w:t xml:space="preserve">LiK1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student potrafi zredagować dokumentację zrealizowanej pracy inżynierskiej. </w:t>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt.</w:t>
+        <w:t xml:space="preserve">Projekt 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U02</w:t>
+        <w:t xml:space="preserve">LiK1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Student potrafi zredagować dokumentację zrealizowanej pracy inżynierskiej. </w:t>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt.</w:t>
+        <w:t xml:space="preserve">Projekt 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U03</w:t>
-[...348 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>