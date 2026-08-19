--- v2 (2026-07-27)
+++ v3 (2026-08-19)
@@ -1506,411 +1506,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
+        <w:t xml:space="preserve">																					Potrafi przeanalizować właściwości lotne i obciążenia samolotu oraz potrafi dobrać i przeanalizować właściwości jego napędu i wyposażenia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt 1.</w:t>
+        <w:t xml:space="preserve">Projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U01</w:t>
+        <w:t xml:space="preserve">LiK1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_U4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Student potrafi przeprowadzić analizę trendów. 												</w:t>
+        <w:t xml:space="preserve">														Student ma świadomość realizacji zadań w sposób terminowy. 											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt 1.</w:t>
+        <w:t xml:space="preserve">Projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U05</w:t>
+        <w:t xml:space="preserve">LiK1_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK307_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK307_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Potrafi przeanalizować właściwości lotne i obciążenia samolotu oraz potrafi dobrać i przeanalizować właściwości jego napędu i wyposażenia. </w:t>
+        <w:t xml:space="preserve">														Student ma świadomość realizacji zadań w sposób terminowy. 											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_U18</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK1_K02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK1_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>