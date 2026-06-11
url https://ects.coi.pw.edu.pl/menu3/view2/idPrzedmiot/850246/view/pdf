--- v1 (2026-03-23)
+++ v2 (2026-06-11)
@@ -758,937 +758,1707 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+        <w:t xml:space="preserve">																					Zna podstawowe charakterystyki profili wysoko-nośnych i wieloelementowych oraz zna zasady ich działania. 																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W05</w:t>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+        <w:t xml:space="preserve">														Zna podstawowe zależności dotyczące przenoszenia sił przez opony i ich wpływu na zachowanie się pojazdu. 																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna podstawowe charakterystyki profili wysoko-nośnych i wieloelementowych oraz zna zasady ich działania. 																																			</w:t>
+        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawowe zależności dotyczące przenoszenia sił przez opony i ich wpływu na zachowanie się pojazdu. 																											</w:t>
+        <w:t xml:space="preserve">														Zna zasady wytwarzania efektu przyziemnego. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W06</w:t>
+        <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W03</w:t>
+        <w:t xml:space="preserve">MiBM1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
+        <w:t xml:space="preserve">MiBM1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna zasady wytwarzania efektu przyziemnego. 																																		</w:t>
+        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W03</w:t>
+        <w:t xml:space="preserve">MiBM1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">																					Potrafi zaprojektować i wykorzystać płat z profilem wysoko-nośnym do poprawy charakterystyk jezdnych pojazdu. 																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi wykorzystać informacje o własnościach opony do poprawy własności jezdnych pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1707,862 +2477,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																																			Potrafi wykorzystać informacje o typie warstwy przyściennej do uzyskania zakładanego efektu przepływowego. 														</w:t>
+        <w:t xml:space="preserve">																					Potrafi wykorzystać zasady kształtowania charakterystyk aerodynamicznych pojazdów do uzyskania pożądanych i poprawy własności jezdnych pojazdu. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U14</w:t>
-      </w:r>
-[...768 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>