--- v2 (2026-06-11)
+++ v3 (2026-08-19)
@@ -758,50 +758,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -857,58 +927,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe własności, zalety i wady laminarnej i turbulentnej warstwy przyściennej, metody wymuszania zmiany typu warstwy i wpływu na opór kształtu.																																			</w:t>
+        <w:t xml:space="preserve">																					Zna podstawowe charakterystyki profili wysoko-nośnych i wieloelementowych oraz zna zasady ich działania. 																																			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -927,652 +997,582 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna podstawowe charakterystyki profili wysoko-nośnych i wieloelementowych oraz zna zasady ich działania. 																																			</w:t>
+        <w:t xml:space="preserve">														Zna podstawowe zależności dotyczące przenoszenia sił przez opony i ich wpływu na zachowanie się pojazdu. 																											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawowe zależności dotyczące przenoszenia sił przez opony i ich wpływu na zachowanie się pojazdu. 																											</w:t>
+        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">																					Zna zasady kształtowania charakterystyk aerodynamicznych pojazdów. 																																		</w:t>
+        <w:t xml:space="preserve">														Zna zasady wytwarzania efektu przyziemnego. 																																		</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_W06</w:t>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NS632_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawy wpływu charakterystyk aerodynamicznych nadwozia na własności jezdne pojazdu. 																												</w:t>
+        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS632_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna wpływ geometrii pojazdu na jego charakterystyki aerodynamiczne.																												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy na zajęciach, sprawozdania z laboratorium, testy podczas laboratorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W03</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>