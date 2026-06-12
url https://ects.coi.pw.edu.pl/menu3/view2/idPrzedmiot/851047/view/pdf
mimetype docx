--- v2 (2026-04-18)
+++ v3 (2026-06-12)
@@ -1884,901 +1884,901 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W11</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W12</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:t xml:space="preserve">E1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W18</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W23</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:t xml:space="preserve">E1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W25</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W31</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U24</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">E1_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>