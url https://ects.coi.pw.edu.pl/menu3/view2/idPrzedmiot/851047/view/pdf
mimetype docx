--- v3 (2026-06-12)
+++ v4 (2026-07-28)
@@ -1884,50 +1884,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2255,127 +2325,127 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Zna zasady poligeneracji w energetycznych systemach słonecznych, stosowania systemów hybrydowych, zintegrowanych i ich zastosowanie w inteligentnych miastach, z uwzględnieniem samowystarczalności energetycznej  budynków i osiedli.														</w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W05</w:t>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
@@ -2384,50 +2454,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS728_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi modelować zjawiska fizyczne zachodzące w odbiornikach energii promieniowania słonecznego i instalacjach słonecznych, w tym: w słonecznych układach hybrydowych PVT (cieplno – fotowoltaicznych) oraz przeprowadzać symulacje ich funkcjonowania, a także określać efektywność energetyczną.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2455,330 +2735,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt zespołowy, prezentacja zespołowa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U09</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E1_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>