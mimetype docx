--- v2 (2026-03-23)
+++ v3 (2026-05-10)
@@ -973,51 +973,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny,  program w języku C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U11, K_U29</w:t>
+        <w:t xml:space="preserve">K_U29, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>