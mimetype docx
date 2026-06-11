--- v3 (2026-05-10)
+++ v4 (2026-06-11)
@@ -973,51 +973,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny,  program w języku C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U29, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U09, K_U11, K_U29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1193,51 +1193,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">udział w dyskusji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02, K_K04</w:t>
+        <w:t xml:space="preserve">K_K02, K_K04, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>