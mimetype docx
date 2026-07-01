--- v4 (2026-06-11)
+++ v5 (2026-07-01)
@@ -753,51 +753,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1193,51 +1193,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">udział w dyskusji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K04, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>