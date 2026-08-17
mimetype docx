--- v5 (2026-07-01)
+++ v6 (2026-08-17)
@@ -753,51 +753,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -823,51 +823,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywny udział w ćwiczeniach, sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W10</w:t>
+        <w:t xml:space="preserve">K_W03, K_W10, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>