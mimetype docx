--- v2 (2026-03-24)
+++ v3 (2026-04-23)
@@ -957,51 +957,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin kolokwium punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SI_U09, CC_U01, CC_U09, SI_U01</w:t>
+        <w:t xml:space="preserve">CC_U09, SI_U01, SI_U09, CC_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>