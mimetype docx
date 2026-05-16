--- v3 (2026-04-23)
+++ v4 (2026-05-16)
@@ -957,51 +957,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin kolokwium punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U09, SI_U01, SI_U09, CC_U01</w:t>
+        <w:t xml:space="preserve">CC_U01, CC_U09, SI_U01, SI_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1107,51 +1107,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin punktowana ocena rozwiązań zadań laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_K05, SI_K05, SI_K06</w:t>
+        <w:t xml:space="preserve">SI_K05, SI_K06, CC_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>