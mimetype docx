--- v4 (2026-05-16)
+++ v5 (2026-06-10)
@@ -1027,51 +1027,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin kolokwium punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U01, CC_U06, SI_U01, SI_U06</w:t>
+        <w:t xml:space="preserve">SI_U06, CC_U01, CC_U06, SI_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1107,51 +1107,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin punktowana ocena rozwiązań zadań laboratoryjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SI_K05, SI_K06, CC_K05</w:t>
+        <w:t xml:space="preserve">CC_K05, SI_K05, SI_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>