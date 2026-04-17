--- v1 (2025-12-27)
+++ v2 (2026-04-17)
@@ -738,51 +738,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena prezentacji projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">PD_W13, PD_W08</w:t>
+        <w:t xml:space="preserve">PD_W08, PD_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena realizacji projektu zespołowego i indywidualnych zadań w ramach projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">PD_U01, PD_U05, PD_U06, PD_U13, PD_U14, PD_U15</w:t>
+        <w:t xml:space="preserve">PD_U14, PD_U15, PD_U01, PD_U05, PD_U06, PD_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>