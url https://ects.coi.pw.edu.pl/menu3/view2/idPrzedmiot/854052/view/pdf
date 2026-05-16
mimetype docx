--- v2 (2026-04-17)
+++ v3 (2026-05-16)
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena realizacji projektu zespołowego i indywidualnych zadań w ramach projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">PD_U14, PD_U15, PD_U01, PD_U05, PD_U06, PD_U13</w:t>
+        <w:t xml:space="preserve">PD_U06, PD_U13, PD_U14, PD_U15, PD_U01, PD_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>