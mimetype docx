--- v1 (2026-03-01)
+++ v2 (2026-05-08)
@@ -738,51 +738,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin Kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin Kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U23, K_U24, K_U25, K_U26</w:t>
+        <w:t xml:space="preserve">K_U24, K_U25, K_U26, K_U01, K_U02, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>