--- v2 (2026-05-08)
+++ v3 (2026-06-24)
@@ -888,51 +888,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin Kolokwium zaliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U24, K_U25, K_U26, K_U01, K_U02, K_U23</w:t>
+        <w:t xml:space="preserve">K_U02, K_U23, K_U24, K_U25, K_U26, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>