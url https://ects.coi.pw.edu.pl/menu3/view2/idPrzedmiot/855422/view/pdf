--- v2 (2026-05-08)
+++ v3 (2026-06-04)
@@ -806,51 +806,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1096,51 +1096,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">opracowanie raportów z wyników badań; zadania do rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>