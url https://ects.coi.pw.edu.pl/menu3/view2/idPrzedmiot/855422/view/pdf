--- v3 (2026-06-04)
+++ v4 (2026-07-16)
@@ -806,51 +806,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1166,51 +1166,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wygłoszenie prezentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>