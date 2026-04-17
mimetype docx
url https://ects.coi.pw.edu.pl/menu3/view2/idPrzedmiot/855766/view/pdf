--- v4 (2026-03-23)
+++ v5 (2026-04-17)
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt oceniony na końcu zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS_U27, DS_U10, DS_U21, DS_U23, DS_U26</w:t>
+        <w:t xml:space="preserve">DS_U23, DS_U26, DS_U27, DS_U10, DS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować wybraną metodę oszacowania pracochłonności zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>