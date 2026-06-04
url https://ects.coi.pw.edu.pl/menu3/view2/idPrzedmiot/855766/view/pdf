--- v5 (2026-04-17)
+++ v6 (2026-06-04)
@@ -988,137 +988,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test pisemny na końcu zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">DS_U26, DS_U27, DS_U10, DS_U21, DS_U23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować prosty system informatyczny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt oceniony na końcu zajęć</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">DS_U10, DS_U21, DS_U23, DS_U26, DS_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, I.P6S_UO</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować wybraną metodę oszacowania pracochłonności zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>