--- v1 (2026-07-02)
+++ v2 (2026-08-19)
@@ -753,341 +753,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W07, Tr2A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna zasady międzynarodowego handlu z wykorzystaniem morskich przewozów kontenerowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin obejmujący dwie części: pisemną oraz ustną w formie pytań otwartych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zasady międzynarodowego handlu z wykorzystaniem morskich przewozów kontenerowych</w:t>
+        <w:t xml:space="preserve">posiada podstawową wiedzę dotyczącą technologii obsługi w morskich terminalach kontenerowych oraz ich infrastrukturę i typy środków obsługiwanych w nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin obejmujący dwie części: pisemną oraz ustną w formie pytań otwartych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
+        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada podstawową wiedzę dotyczącą technologii obsługi w morskich terminalach kontenerowych oraz ich infrastrukturę i typy środków obsługiwanych w nich</w:t>
+        <w:t xml:space="preserve">posiada podbudowaną teoretycznie wiedzę dotyczącą organizacji i procedur morskiego transportu ładunków skonteneryzowanych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin obejmujący dwie części: pisemną oraz ustną w formie pytań otwartych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W09</w:t>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada podbudowaną teoretycznie wiedzę dotyczącą organizacji i procedur morskiego transportu ładunków skonteneryzowanych</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować organizację przewozów kontenerowych w różnych relacjach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin obejmujący dwie części: pisemną oraz ustną w formie pytań otwartych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U18, Tr2A_U20, Tr2A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">II.T.P7S_UW.4, III.P7S_UW.4.o, I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.3, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.3, III.P7S_UW.3.o, II.T.P7S_UW.4, III.P7S_UW.4.o, I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować wybrane technologie przewozów kontenerowych i obsługi w morskich terminalach kontenerowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>