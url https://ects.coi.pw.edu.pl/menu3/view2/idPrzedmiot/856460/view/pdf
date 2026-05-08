--- v2 (2026-03-27)
+++ v3 (2026-05-08)
@@ -1019,191 +1019,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U11, Tr2A_U19, Tr2A_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
+        <w:t xml:space="preserve">Potrafi poszukiwać modyfikacji poznanych algorytmów oraz sposobów doprecyzowania problemu decyzyjnego oraz dodatkowych informacji zmniejszających niepewność decydenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U11, Tr2A_U19, Tr2A_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>