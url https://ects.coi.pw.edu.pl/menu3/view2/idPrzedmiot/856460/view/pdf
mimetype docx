--- v3 (2026-05-08)
+++ v4 (2026-06-10)
@@ -1019,51 +1019,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U11, Tr2A_U19, Tr2A_U07</w:t>
+        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1105,51 +1105,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, II.T.P7S_UW.2, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poszukiwać modyfikacji poznanych algorytmów oraz sposobów doprecyzowania problemu decyzyjnego oraz dodatkowych informacji zmniejszających niepewność decydenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>