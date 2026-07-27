--- v4 (2026-06-10)
+++ v5 (2026-07-27)
@@ -939,51 +939,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W01, Tr2A_W05, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W08, Tr2A_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1105,51 +1105,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, II.T.P7S_UW.2, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi poszukiwać modyfikacji poznanych algorytmów oraz sposobów doprecyzowania problemu decyzyjnego oraz dodatkowych informacji zmniejszających niepewność decydenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>