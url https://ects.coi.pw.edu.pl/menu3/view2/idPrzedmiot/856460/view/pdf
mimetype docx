--- v5 (2026-07-27)
+++ v6 (2026-09-08)
@@ -939,51 +939,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W08, Tr2A_W01</w:t>
+        <w:t xml:space="preserve">Tr2A_W01, Tr2A_W05, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1019,67 +1019,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: dwie kartkówki na ćwiczeniach Ocena podsumowująca: egzamin pisemny testowy jednokrotnego wyboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U07, Tr2A_U10, Tr2A_U11, Tr2A_U19</w:t>
+        <w:t xml:space="preserve">Tr2A_U11, Tr2A_U19, Tr2A_U07, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.1, II.T.P7S_UW.4, III.P7S_UW.4.o, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi na podstawie formalnego sformułowania zadania decyzyjnego w transporcie określić jakie metody matematyczne są właściwe do poszukiwania rozwiązań optymalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>