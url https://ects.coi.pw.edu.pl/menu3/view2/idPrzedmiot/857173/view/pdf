--- v1 (2026-07-16)
+++ v2 (2026-08-06)
@@ -765,51 +765,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNOM-1-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada podstawową wiedzę z zakresu: materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student zna metody podstawowe  badań mikrostruktury i własności mechanicznych materiałów. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -819,51 +819,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W13, IM1_W05</w:t>
+        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>