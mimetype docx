--- v2 (2026-03-01)
+++ v3 (2026-07-16)
@@ -1235,67 +1235,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, obserwacja i ocena umiejętności studenta w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01, IM1_U05</w:t>
+        <w:t xml:space="preserve">IM1_U05, IM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WK_K1: </w:t>
       </w:r>
     </w:p>