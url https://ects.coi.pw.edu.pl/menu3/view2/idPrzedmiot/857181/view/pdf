--- v3 (2026-07-16)
+++ v4 (2026-08-07)
@@ -821,221 +821,291 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WK_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wyznaczenia przemieszczeń, odkształceń i naprężeń w ustrojach prętowych oraz powłokach cienkościennych w stanie błonowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">na podstawie teoretycznej części egzaminu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W04, IM1_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WK_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WK_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wyznaczenia przemieszczeń, odkształceń i naprężeń w ustrojach prętowych oraz powłokach cienkościennych w stanie błonowym</w:t>
+        <w:t xml:space="preserve">Potrafi zbudować proste modele matematyczne rzeczywistych konstrukcji prętowych i powłok osiowosymetrycznych służące do oceny ich wytrzymałości</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">na podstawie teoretycznej części egzaminu</w:t>
+        <w:t xml:space="preserve">na podstawie kolokwiów w trakcie ćwiczeń i zadaniowej części egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W04, IM1_W19</w:t>
+        <w:t xml:space="preserve">IM1_U02, IM1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WK_U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WK_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zbudować proste modele matematyczne rzeczywistych konstrukcji prętowych i powłok osiowosymetrycznych służące do oceny ich wytrzymałości</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć przemieszczenia, odkształcenia i naprężenia w ustrojach prętowych oraz powłokach cienkościennych osiowosymetrycznych pozostających w stanie błonowym </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na podstawie kolokwiów w trakcie ćwiczeń i zadaniowej części egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U02, IM1_U15</w:t>
+        <w:t xml:space="preserve">IM1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WK_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WK_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć przemieszczenia, odkształcenia i naprężenia w ustrojach prętowych oraz powłokach cienkościennych osiowosymetrycznych pozostających w stanie błonowym </w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć obciążenia krytyczne w ustrojach prętowych związane z utratą stateczności konstrukcji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na podstawie kolokwiów w trakcie ćwiczeń i zadaniowej części egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1054,248 +1124,178 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WK_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WK_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wyznaczyć obciążenia krytyczne w ustrojach prętowych związane z utratą stateczności konstrukcji</w:t>
+        <w:t xml:space="preserve">Potrafi dokonać oceny odporności na zniszczenie wybranych typów konstrukcji oraz tak zaprojektować konstrukcję, aby nie uległa zniszczeniu podczas eksploatacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na podstawie kolokwiów w trakcie ćwiczeń i zadaniowej części egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U02</w:t>
+        <w:t xml:space="preserve">IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka WK_U4: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WK_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dokonać oceny odporności na zniszczenie wybranych typów konstrukcji oraz tak zaprojektować konstrukcję, aby nie uległa zniszczeniu podczas eksploatacji</w:t>
+        <w:t xml:space="preserve">Na podstawie wiedzy uzyskanej w trakcie zajęć, bądź dotychczas ukończonych przedmiotów, a także w wyniku przeprowadzonej analizy literatury fachowej,  innych źródeł student rozwija - poprzez pracę własną - swoje umiejętności w rozwiązywaniu problemów  z zakresu wytrzymałości konstrukcji. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">na podstawie kolokwiów w trakcie ćwiczeń i zadaniowej części egzaminu</w:t>
+        <w:t xml:space="preserve">Kolokwium, obserwacja i ocena umiejętności studenta w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U13</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WK_K1: </w:t>
       </w:r>
     </w:p>