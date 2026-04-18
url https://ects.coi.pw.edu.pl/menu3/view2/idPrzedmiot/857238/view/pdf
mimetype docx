--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -921,271 +921,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań domowych, ocena prezentacji końcowej projektu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U12, IM1_U10</w:t>
+        <w:t xml:space="preserve">IM1_U10, IM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PBBiPI_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student uzyska dostęp i nauczy się posługiwać narzędziami, dzięki którym będzie mógł dokonać  rzetelnej oceny pomysłu biznesowego oraz wykonać wstępny biznes-plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja i ocena umiejętności praktycznych studenta, ocena prezentacji nt. opracowania pomysłu na biznes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U07, IM1_U10, IM1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PBBiPI_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PBBiPI_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student uzyska dostęp i nauczy się posługiwać narzędziami, dzięki którym będzie mógł dokonać  rzetelnej oceny pomysłu biznesowego oraz wykonać wstępny biznes-plan.</w:t>
+        <w:t xml:space="preserve">Student - korzystając z fachowych źródeł wiedzy - rozwija poprzez pracę własną w domu  nabyte w trakcie zajęć wiedzę i umiejętności dot. opracowania wstępnej koncepcji biznesu, przygotowania narzędzi pozwalających na jej ocenę (ewaluator), dokonania samooceny własnych cech przedsiębiorczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obserwacja i ocena umiejętności praktycznych studenta, ocena prezentacji nt. opracowania pomysłu na biznes</w:t>
+        <w:t xml:space="preserve">Ocena zadań domowych (przygotowania wstępnej koncepcji biznesu), obserwacja i ocena umiejętności praktycznych studenta, ocena prezentacji nt. opracowania pomysłu na biznes. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U07, IM1_U10, IM1_U12</w:t>
+        <w:t xml:space="preserve">IM1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PBBiPI_U3: </w:t>
+        <w:t xml:space="preserve">I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PBBiPI_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student - korzystając z fachowych źródeł wiedzy - rozwija poprzez pracę własną w domu  nabyte w trakcie zajęć wiedzę i umiejętności dot. opracowania wstępnej koncepcji biznesu, przygotowania narzędzi pozwalających na jej ocenę (ewaluator), dokonania samooceny własnych cech przedsiębiorczych.</w:t>
+        <w:t xml:space="preserve">Student umie -  w wyniku konstruktywnej dyskusji razem z innymi członkami zespołu  -zaplanować podział zadań i obowiązków  zmierzających do osiągnięcia wyznaczonego celu (wykorzystanie Ewaluatora w celu wyłonienia najlepiej rokującego indywidualnego pomysłu biznesowego, opracowanie wstępnej koncepcji biznesu, przygotowanie prezentacji wyników prac, zaprezentowanie przygotowanych prac na zajęciach). Uważnie słucha wypowiedzi innych członków Zespołu, prowadzi konstruktywną dyskusję na zadany temat, umie rozwiązywać konflikty. Realizuje powierzone mu w zespole zadania. Aktywnie uczestniczy w pracach Zespołu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena zadań domowych (przygotowania wstępnej koncepcji biznesu), obserwacja i ocena umiejętności praktycznych studenta, ocena prezentacji nt. opracowania pomysłu na biznes. </w:t>
+        <w:t xml:space="preserve">Obserwacja i ocena umiejętności studenta w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U05</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">IM1_K03, IM1_K04, IM1_K06</w:t>
+        <w:t xml:space="preserve">IM1_K06, IM1_K03, IM1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>