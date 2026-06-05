--- v3 (2026-04-18)
+++ v4 (2026-06-05)
@@ -1141,51 +1141,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja i ocena umiejętności studenta w trakcie zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_K06, IM1_K03, IM1_K04</w:t>
+        <w:t xml:space="preserve">IM1_K03, IM1_K04, IM1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>