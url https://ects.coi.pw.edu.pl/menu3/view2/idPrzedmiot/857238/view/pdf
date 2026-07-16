--- v4 (2026-06-05)
+++ v5 (2026-07-16)
@@ -991,67 +991,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja i ocena umiejętności praktycznych studenta, ocena prezentacji nt. opracowania pomysłu na biznes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U07, IM1_U10, IM1_U12</w:t>
+        <w:t xml:space="preserve">IM1_U10, IM1_U12, IM1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PBBiPI_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student - korzystając z fachowych źródeł wiedzy - rozwija poprzez pracę własną w domu  nabyte w trakcie zajęć wiedzę i umiejętności dot. opracowania wstępnej koncepcji biznesu, przygotowania narzędzi pozwalających na jej ocenę (ewaluator), dokonania samooceny własnych cech przedsiębiorczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>