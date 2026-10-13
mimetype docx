--- v1 (2026-04-24)
+++ v2 (2026-10-13)
@@ -744,51 +744,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdania z zajęć laboratoryjnych, sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W20</w:t>
+        <w:t xml:space="preserve">IS_W20, IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -965,51 +965,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U21, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U16, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>