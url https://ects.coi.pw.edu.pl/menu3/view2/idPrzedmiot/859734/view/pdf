--- v1 (2025-12-29)
+++ v2 (2026-04-25)
@@ -900,87 +900,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U02, IS_U11, IS_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wykonać podstawowe pomiary  przepływu wód </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium pisemne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U02, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wykonać podstawowe pomiary  przepływu wód </w:t>
+        <w:t xml:space="preserve">znając zakres dostępnej informacji hydrologicznej, potrafi dobrać i zastosować informację właściwą do rozwiązania praktycznych problemów technicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -991,180 +1061,110 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U02, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">znając zakres dostępnej informacji hydrologicznej, potrafi dobrać i zastosować informację właściwą do rozwiązania praktycznych problemów technicznych</w:t>
+        <w:t xml:space="preserve">Ma swiadomosc wagi pozatechnicznych aspektów i skutków dzialalnosci inzynierskiej, w tym jej wplywu na środowisko, i zwiazanej z tym odpowiedzialnosci za podejmowane decyzje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U02, IS_U11</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">IS_K04, IS_K02</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>