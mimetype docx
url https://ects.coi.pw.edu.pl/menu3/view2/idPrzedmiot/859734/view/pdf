--- v2 (2026-04-25)
+++ v3 (2026-06-04)
@@ -900,51 +900,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U02, IS_U11, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U02, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium pisemne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U02, IS_U11</w:t>
+        <w:t xml:space="preserve">IS_U11, IS_U01, IS_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>