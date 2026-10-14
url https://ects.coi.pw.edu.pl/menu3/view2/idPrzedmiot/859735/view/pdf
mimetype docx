--- v0 (2025-12-02)
+++ v1 (2026-10-14)
@@ -980,51 +980,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne: przygotowanie teoretyczne do wykonywanych ćwiczeń laboratoryjnych (metodyka badań, sposób oceny uzyskanych wyników). Czynne uczestnictwo w prowadzonych badaniach, rejestracja, obliczanie i ocena uzyskanych wyników. Sporządzenie oraz obrona sprawozdań z poszczególnych ćwiczeń laboratoryjnych, pozytywne zaliczenie sprawdzianu końcowego. ćwiczenia projektowe: sporządzenie oraz obrona projektu budynku mieszkalno-magazynowego, pozytywne zaliczenie sprawdzianu końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U14</w:t>
+        <w:t xml:space="preserve">IS_U14, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>