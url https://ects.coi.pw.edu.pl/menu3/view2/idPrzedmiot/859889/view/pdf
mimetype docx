--- v4 (2026-03-23)
+++ v5 (2026-05-07)
@@ -957,67 +957,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie prezentacji, dyskusja podczas zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U06 , B2_U14 , B2_U10 , B2_U01 , B2_U02 , B2_U03 , B2_U05 </w:t>
+        <w:t xml:space="preserve">B2_U06 , B2_U10 , B2_U14 , B2_U01 , B2_U02 , B2_U03 , B2_U05 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, I.P7S_UU, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UW, II.T.P7S_UW.1, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, I.P7S_UW, II.T.P7S_UW.1, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać krytycznej oceny rozwiązań technologicznych stosowanych w biogospodarce pod kątem występowania zagrożeń o charakterze biologicznym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>