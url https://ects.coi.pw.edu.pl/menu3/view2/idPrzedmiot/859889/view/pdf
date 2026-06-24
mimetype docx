--- v5 (2026-05-07)
+++ v6 (2026-06-24)
@@ -823,51 +823,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W07 , B2_W10 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG, II.T.P7S_WG, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o niszczeniu materiałów technicznych na drodze mikrobiologicznej, w tym korozji mikrobiologicznej metali i ich stopów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -957,67 +957,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie prezentacji, dyskusja podczas zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U06 , B2_U10 , B2_U14 , B2_U01 , B2_U02 , B2_U03 , B2_U05 </w:t>
+        <w:t xml:space="preserve">B2_U05 , B2_U06 , B2_U10 , B2_U14 , B2_U01 , B2_U02 , B2_U03 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, I.P7S_UW, II.T.P7S_UW.1, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać krytycznej oceny rozwiązań technologicznych stosowanych w biogospodarce pod kątem występowania zagrożeń o charakterze biologicznym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1247,51 +1247,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja podczas zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_K01 , B2_K02 , B2_K06 </w:t>
+        <w:t xml:space="preserve">B2_K02 , B2_K06 , B2_K01 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>