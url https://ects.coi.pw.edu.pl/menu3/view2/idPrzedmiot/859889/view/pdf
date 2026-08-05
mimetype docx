--- v6 (2026-06-24)
+++ v7 (2026-08-05)
@@ -957,67 +957,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przygotowanie prezentacji, dyskusja podczas zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U05 , B2_U06 , B2_U10 , B2_U14 , B2_U01 , B2_U02 , B2_U03 </w:t>
+        <w:t xml:space="preserve">B2_U01 , B2_U02 , B2_U03 , B2_U05 , B2_U06 , B2_U10 , B2_U14 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.T.P7S_UW.2, III.P7S_UW.1.o, III.P7S_UW.2.o, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać krytycznej oceny rozwiązań technologicznych stosowanych w biogospodarce pod kątem występowania zagrożeń o charakterze biologicznym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1247,51 +1247,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja podczas zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_K02 , B2_K06 , B2_K01 </w:t>
+        <w:t xml:space="preserve">B2_K01 , B2_K02 , B2_K06 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>