--- v4 (2026-03-23)
+++ v5 (2026-06-03)
@@ -736,51 +736,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach,
 ocena przygotowanej
 prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W17, IS_W18, IS_W07</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W17, IS_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,51 +1034,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach,
 ocena przygotowanej
 prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U20, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U20, IS_U21, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>