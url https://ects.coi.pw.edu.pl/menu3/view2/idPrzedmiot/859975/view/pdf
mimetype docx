--- v5 (2026-06-03)
+++ v6 (2026-08-26)
@@ -880,51 +880,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach,
 ocena przygotowanej
 prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W17, IS_W18</w:t>
+        <w:t xml:space="preserve">IS_W18, IS_W07, IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1034,51 +1034,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bieżąca praca na zajęciach,
 ocena przygotowanej
 prezentacji, ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U20, IS_U21, IS_U15</w:t>
+        <w:t xml:space="preserve">IS_U15, IS_U20, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>