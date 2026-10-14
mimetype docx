--- v7 (2026-08-27)
+++ v8 (2026-10-14)
@@ -908,51 +908,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu: Kolokwium zaliczeniowe
 Zaliczenie ćwiczeń projektowych:Zaliczenie zadań obliczeniowych, wykonanie i obrona projektu.
  0.5*W + 0.5*P
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W03, IS_W07, IS_W12, IS_W13</w:t>
+        <w:t xml:space="preserve">IS_W13, IS_W03, IS_W07, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>