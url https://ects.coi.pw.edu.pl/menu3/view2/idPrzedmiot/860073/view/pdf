--- v1 (2026-02-10)
+++ v2 (2026-04-16)
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W14, IS_W15, IS_W11</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W14, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1167,51 +1167,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdania z zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U13, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>