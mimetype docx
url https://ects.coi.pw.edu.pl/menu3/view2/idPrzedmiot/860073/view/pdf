--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -1097,51 +1097,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ustna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1167,51 +1167,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdania z zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U22, IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U13, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>