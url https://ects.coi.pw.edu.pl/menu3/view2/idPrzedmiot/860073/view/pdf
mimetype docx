--- v3 (2026-06-04)
+++ v4 (2026-06-24)
@@ -1027,121 +1027,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu, ustna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg procesów unieszkodliwiania odpadów na drodze biologicznej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ustna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>