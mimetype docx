--- v1 (2026-03-24)
+++ v2 (2026-04-18)
@@ -832,191 +832,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczeń laboratoryjnych  nr  1 i 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR1_W08, AiR1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR1_W01, AiR1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK470_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK470_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie metody różnic skończonych i metody elementów skończonych stosowanych do prostych zagadnień brzegowych formułowanych dla równań różniczkowych zwyczajnych i cząstkowych.</w:t>
+        <w:t xml:space="preserve">Orientuje się w podstawowych algorytmach numerycznych algebry numerycznej związanych z zagadnieniem: wartości i wektory własne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, ocena postępów podczas ćwiczenia laboratoryjnego nr 2.</w:t>
+        <w:t xml:space="preserve">Kolokwium, ocena pracy i postępów studentów w trakcie wykonywania ćwiczenia laboratoryjnego nr 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AiR1_W01, AiR1_W08</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">AiR1_W07, AiR1_W01</w:t>
+        <w:t xml:space="preserve">AiR1_W01, AiR1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>