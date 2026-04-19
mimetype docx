--- v1 (2026-02-08)
+++ v2 (2026-04-19)
@@ -861,67 +861,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub
 testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania bezpieczeństwem państwa (B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,67 +1073,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W10, K_W01</w:t>
+        <w:t xml:space="preserve">K_W10, K_W01, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie podstawowe problemy bezpieczeństwa w systemach telekomunikacyjnych funkcjonujących na rzecz administracji publicznej (B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1499,67 +1499,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1580,67 +1580,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U10, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące  funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa (P).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1791,67 +1791,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
+        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student umie wykorzystywać usługi telekomunikacyjne i teleinformatyczne w pracy zawodowej zgodnie z przeznaczeniem (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -2073,67 +2073,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>