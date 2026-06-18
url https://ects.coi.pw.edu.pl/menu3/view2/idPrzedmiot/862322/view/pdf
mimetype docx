--- v2 (2026-04-19)
+++ v3 (2026-06-18)
@@ -805,51 +805,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.X.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, II.S.P6S_WG.3, II.H.P6S_WG/K.o, I.P6S_WG, II.X.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie  jak interpretować regulacje prawne dotyczące
 funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa (P).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -861,67 +861,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub
 testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student wie jak interpretować istotę i przeznaczenie usług
 systemów i sieci łączności elektronicznej stosowanych przez organy kierowania bezpieczeństwem państwa (B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,67 +1073,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W01, K_W09</w:t>
+        <w:t xml:space="preserve">K_W01, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_WG, II.S.P6S_WG.1, I.P6S_WG, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie podstawowe problemy bezpieczeństwa w systemach telekomunikacyjnych funkcjonujących na rzecz administracji publicznej (B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1499,67 +1499,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1580,137 +1580,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi interpretować regulacje prawne dotyczące  funkcjonowania systemów łączności elektronicznej wykorzystywanych przez administrację publiczną oraz służby publicznego bezpieczeństwa i ratownictwa (P).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.T.P6S_UW.2</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi prawidłowo interpretować istotę i przeznaczenie usług systemów i sieci łączności elektronicznej wykorzystywanych przez organy kierowania bezpieczeństwem państwa (B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1721,67 +1721,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U08, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U03, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi poprawnie zastosować systemy łączności elektronicznej i ich usługi w działaniach administracji publicznej (B)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1791,67 +1791,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student umie wykorzystywać usługi telekomunikacyjne i teleinformatyczne w pracy zawodowej zgodnie z przeznaczeniem (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1877,51 +1877,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W wyniku przeprowadzonych zajęć student potrafi aktywnie uczestniczyć w dyskusjach w języku polskim na temat systemów i usług łączności elektronicznej (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -2073,67 +2073,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z pytaniami opisowymi lub testowymi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>